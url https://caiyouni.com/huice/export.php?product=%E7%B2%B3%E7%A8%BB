--- v0 (2025-12-01)
+++ v1 (2026-10-15)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="逐日数据" sheetId="1" r:id="rId4"/>
     <sheet name="月度数据" sheetId="2" r:id="rId5"/>
     <sheet name="年度数据" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>主连开盘价</t>
   </si>
   <si>
     <t>主连收盘价</t>
   </si>
   <si>
     <t>主连最高价</t>
   </si>
   <si>
     <t>主连最低价</t>
   </si>
   <si>
     <t>次主连开盘价</t>
   </si>
   <si>
     <t>次主连收盘价</t>
   </si>
   <si>
     <t>次主连最高价</t>
   </si>
   <si>
@@ -520,104 +520,50 @@
     <t>收盘价差均值</t>
   </si>
   <si>
     <t>收盘价差最小值</t>
   </si>
   <si>
     <t>收盘价差最大值</t>
   </si>
   <si>
     <t>最高价差均值</t>
   </si>
   <si>
     <t>最高价差最小值</t>
   </si>
   <si>
     <t>最高价差最大值</t>
   </si>
   <si>
     <t>最低价差均值</t>
   </si>
   <si>
     <t>最低价差最小值</t>
   </si>
   <si>
     <t>最低价差最大值</t>
-  </si>
-[...52 lines deleted...]
-    <t>2018-11</t>
   </si>
   <si>
     <t>年份</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="微软雅黑"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -6867,1099 +6813,197 @@
       <c r="M143" s="2">
         <v>-21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:M1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:M19"/>
+      <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>159</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>160</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>163</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>164</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>166</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>167</v>
-      </c>
-[...736 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:M1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:M5"/>
+      <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>159</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>160</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>163</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>164</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>166</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>167</v>
-      </c>
-[...162 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">